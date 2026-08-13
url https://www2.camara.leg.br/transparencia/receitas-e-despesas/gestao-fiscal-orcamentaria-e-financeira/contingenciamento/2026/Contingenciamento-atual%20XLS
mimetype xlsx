--- v0 (2026-02-25)
+++ v1 (2026-08-13)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="90" windowWidth="11715" windowHeight="9120"/>
   </bookViews>
   <sheets>
     <sheet name="Contingenciamento" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Contingenciamento!$A$1:$E$35</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D33" i="1" l="1"/>
   <c r="E33" i="1"/>
   <c r="E34" i="1" s="1"/>
   <c r="D20" i="1"/>
   <c r="E20" i="1"/>
   <c r="D34" i="1" l="1"/>
   <c r="C20" i="1"/>
   <c r="C33" i="1"/>
   <c r="C34" i="1" l="1"/>
@@ -59,81 +59,81 @@
     <t>CAMARA DOS DEPUTADOS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>FUNDO ROTATIVO DA CAMARA DOS DEPUTADOS</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>LIMITAÇÃO DE EMPENHO E MOVIMENTAÇÃO FINANCEIRA</t>
   </si>
   <si>
     <t>Em R$</t>
   </si>
   <si>
     <t>CÂMARA DOS DEPUTADOS</t>
   </si>
   <si>
     <t xml:space="preserve">DEPARTAMENTO DE FINANÇAS, ORÇAMENTO E CONTABILIDADE
 </t>
   </si>
   <si>
-    <t>COORDENAÇÃO DE ADMINISTRAÇÃO FINANCEIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>MÊS</t>
   </si>
   <si>
     <t>DOTAÇÃO AUTORIZADA</t>
   </si>
   <si>
     <t>DOTAÇÃO PRIMÁRIA AUTORIZADA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Atualizado até Janeiro</t>
   </si>
   <si>
     <t>Fonte: SIAFI2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Demonstrativo de Orçamento Autorizado x Limitação de Empenho e Movimentação Financeira
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Art. 73 § 10 da LDO 2026</t>
     </r>
+  </si>
+  <si>
+    <t>COORDENAÇÃO DE PLANEJAMENTO E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>Atualizado até julho/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00;\(#,##0.00\)"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF25396E"/>
@@ -681,513 +681,513 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" customWidth="1"/>
     <col min="3" max="3" width="27.5703125" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" style="19" customWidth="1"/>
     <col min="5" max="5" width="27.5703125" customWidth="1"/>
     <col min="7" max="7" width="16" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="25" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5" s="25"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="D7" s="10" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="C8" s="1">
         <v>9124835306</v>
       </c>
       <c r="D8" s="1">
         <v>8895820185</v>
       </c>
       <c r="E8" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="23"/>
       <c r="B9" s="15">
-        <v>45689</v>
+        <v>46054</v>
       </c>
       <c r="C9" s="1">
         <v>0</v>
       </c>
       <c r="D9" s="1">
         <v>0</v>
       </c>
       <c r="E9" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="15">
-        <v>45717</v>
+        <v>46082</v>
       </c>
       <c r="C10" s="1">
         <v>0</v>
       </c>
       <c r="D10" s="1">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="15">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C11" s="1">
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="15">
-        <v>45778</v>
+        <v>46143</v>
       </c>
       <c r="C12" s="1">
         <v>0</v>
       </c>
       <c r="D12" s="1">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="15">
-        <v>45809</v>
+        <v>46174</v>
       </c>
       <c r="C13" s="1">
         <v>0</v>
       </c>
       <c r="D13" s="1">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="15">
-        <v>45839</v>
+        <v>46204</v>
       </c>
       <c r="C14" s="1">
         <v>0</v>
       </c>
       <c r="D14" s="1">
         <v>0</v>
       </c>
       <c r="E14" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="15">
-        <v>45870</v>
+        <v>46235</v>
       </c>
       <c r="C15" s="1">
         <v>0</v>
       </c>
       <c r="D15" s="1">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="15">
-        <v>45901</v>
+        <v>46266</v>
       </c>
       <c r="C16" s="1">
         <v>0</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="15">
-        <v>45931</v>
+        <v>46296</v>
       </c>
       <c r="C17" s="1">
         <v>0</v>
       </c>
       <c r="D17" s="1">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="15">
-        <v>45962</v>
+        <v>46327</v>
       </c>
       <c r="C18" s="16">
         <v>0</v>
       </c>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
       <c r="B19" s="15">
-        <v>45992</v>
+        <v>46357</v>
       </c>
       <c r="C19" s="16">
         <v>0</v>
       </c>
       <c r="D19" s="16">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="3">
         <f>SUM(C8:C19)</f>
         <v>9124835306</v>
       </c>
       <c r="D20" s="3">
         <f t="shared" ref="D20:E20" si="0">SUM(D8:D19)</f>
         <v>8895820185</v>
       </c>
       <c r="E20" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="17"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="15">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="C21" s="21">
         <v>137312519</v>
       </c>
       <c r="D21" s="21">
         <v>137312519</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="15">
-        <v>45689</v>
+        <v>46054</v>
       </c>
       <c r="C22" s="1">
         <v>0</v>
       </c>
       <c r="D22" s="1">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="23"/>
       <c r="B23" s="15">
-        <v>45717</v>
+        <v>46082</v>
       </c>
       <c r="C23" s="1">
         <v>0</v>
       </c>
       <c r="D23" s="1">
         <v>0</v>
       </c>
       <c r="E23" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="15">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C24" s="1">
         <v>0</v>
       </c>
       <c r="D24" s="1">
         <v>0</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="23"/>
       <c r="B25" s="15">
-        <v>45778</v>
+        <v>46143</v>
       </c>
       <c r="C25" s="1">
         <v>0</v>
       </c>
       <c r="D25" s="1">
         <v>0</v>
       </c>
       <c r="E25" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="15">
-        <v>45809</v>
+        <v>46174</v>
       </c>
       <c r="C26" s="1">
         <v>0</v>
       </c>
       <c r="D26" s="1">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="23"/>
       <c r="B27" s="15">
-        <v>45839</v>
+        <v>46204</v>
       </c>
       <c r="C27" s="1">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="15">
-        <v>45870</v>
+        <v>46235</v>
       </c>
       <c r="C28" s="1">
         <v>0</v>
       </c>
       <c r="D28" s="1">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="15">
-        <v>45901</v>
+        <v>46266</v>
       </c>
       <c r="C29" s="1">
         <v>0</v>
       </c>
       <c r="D29" s="1">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="23"/>
       <c r="B30" s="15">
-        <v>45931</v>
+        <v>46296</v>
       </c>
       <c r="C30" s="1">
         <v>0</v>
       </c>
       <c r="D30" s="1">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="15">
-        <v>45962</v>
+        <v>46327</v>
       </c>
       <c r="C31" s="1">
         <v>0</v>
       </c>
       <c r="D31" s="1">
         <v>0</v>
       </c>
       <c r="E31" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
       <c r="B32" s="15">
-        <v>45992</v>
+        <v>46357</v>
       </c>
       <c r="C32" s="1">
         <v>0</v>
       </c>
       <c r="D32" s="1">
         <v>0</v>
       </c>
       <c r="E32" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="3">
         <f>SUM(C21:C32)</f>
         <v>137312519</v>
       </c>
       <c r="D33" s="3">
         <f t="shared" ref="D33:E33" si="1">SUM(D21:D32)</f>
         <v>137312519</v>
       </c>
       <c r="E33" s="3">
@@ -1199,57 +1199,57 @@
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="3">
         <f>SUM(C33,C20)</f>
         <v>9262147825</v>
       </c>
       <c r="D34" s="3">
         <f t="shared" ref="D34:E34" si="2">SUM(D33,D20)</f>
         <v>9033132704</v>
       </c>
       <c r="E34" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H34" s="17"/>
       <c r="I34" s="18"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="C36" s="17"/>
       <c r="D36" s="17"/>
     </row>
     <row r="37" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="22"/>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="G37" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A8:A20"/>
     <mergeCell ref="A21:A33"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
 </worksheet>